--- v1 (2026-03-13)
+++ v2 (2026-09-22)
@@ -1845,51 +1845,51 @@
     <mergeCell ref="B47:G47"/>
     <mergeCell ref="B48:G48"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.4" right="0.4" top="0.25" bottom="0.25" header="0.3" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9FC511692AB8C418577367E323B6934" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5ac354aa90be33f148d1d7e81ced2eaa">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9FC511692AB8C418577367E323B6934" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c901215cf0a52ce8f8e6b4d5379459d7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0839112a-efb3-470f-ab93-1864974644a7" xmlns:ns3="56963302-5c31-401d-a271-72bffc9469c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0698138234fa957e99927ef59f7ada7" ns2:_="" ns3:_="">
     <xsd:import namespace="0839112a-efb3-470f-ab93-1864974644a7"/>
     <xsd:import namespace="56963302-5c31-401d-a271-72bffc9469c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Archived_x0020_Version_x0020_History" minOccurs="0"/>
                 <xsd:element ref="ns2:AWP_x0020_5_x002e_02_x0020_Check" minOccurs="0"/>
                 <xsd:element ref="ns2:Moved_x0020_to_x0020_EPG" minOccurs="0"/>
                 <xsd:element ref="ns2:QRG" minOccurs="0"/>
                 <xsd:element ref="ns2:Review_x0020_Complete" minOccurs="0"/>
                 <xsd:element ref="ns2:FormCategory" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2120,51 +2120,51 @@
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <FormCategory xmlns="0839112a-efb3-470f-ab93-1864974644a7" xsi:nil="true"/>
     <Moved_x0020_to_x0020_EPG xmlns="0839112a-efb3-470f-ab93-1864974644a7">false</Moved_x0020_to_x0020_EPG>
     <QRG xmlns="0839112a-efb3-470f-ab93-1864974644a7">false</QRG>
     <AWP_x0020_5_x002e_02_x0020_Check xmlns="0839112a-efb3-470f-ab93-1864974644a7">false</AWP_x0020_5_x002e_02_x0020_Check>
     <Review_x0020_Complete xmlns="0839112a-efb3-470f-ab93-1864974644a7">false</Review_x0020_Complete>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0839112a-efb3-470f-ab93-1864974644a7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="56963302-5c31-401d-a271-72bffc9469c9" xsi:nil="true"/>
     <Archived_x0020_Version_x0020_History xmlns="0839112a-efb3-470f-ab93-1864974644a7">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Archived_x0020_Version_x0020_History>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B57AB24-7640-4519-B2CD-9477EFA78839}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3887040E-FF8D-48AF-97A0-885EFC6AF076}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D51B7AE-B7CC-4DAE-86C9-C2555BD5E2F8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A51C24C3-2800-4C69-A995-1660F171A899}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>